--- v0 (2026-06-28)
+++ v1 (2026-09-13)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4784fb8f414a4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R77afc338d29b49c3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rabdc031e958d4448"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16e8d128f70c45ef"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R26c9dddd8e494c90"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9c1a30a706764f49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba5efba2a628417b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd838a43db21d4a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R120ec2736fbf476f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra06608609cc44277"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rae1351b3d5aa44b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R39e7263717c74db3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd1a4632197244646"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rabdc031e958d4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R26c9dddd8e494c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3d7135d86c3e42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R871a84a5d75e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc75cbc5ed3db4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1301e709922b4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8e5129f596549fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c1a30a706764f49" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37f25f4da5094b44" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16e8d128f70c45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba5efba2a628417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd838a43db21d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R120ec2736fbf476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra06608609cc44277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae1351b3d5aa44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R39e7263717c74db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd1a4632197244646" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c8cb8a5dc334e2a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7f7ef872e8e44b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra9a424e2dd094cdc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68e798dbba5f4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R72d8177416a74232" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7f7ef872e8e44b14"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R68e798dbba5f4753"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb57946a7f2a144bc" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R86d543dc729c4488" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f8979f22eff464f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8731c78c006d408d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda81ec28d5e84b6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42ce180f97cb4198" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2a64940672cd4ad2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re99829b2395945b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb58bc0f2d9904745" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1054,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2024</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1137,105 +1137,105 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsresultat:  −22 142 kr</a:t>
+              <a:t>Driftsresultat:  −21 888 kr</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Årsresultat:  −17 157 kr</a:t>
+              <a:t>Årsresultat:  −7 273 kr</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sum egenkapital:  18 588 552 kr</a:t>
+              <a:t>Sum egenkapital:  18 581 280 kr</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Sum eiendeler:  22 421 052 kr</a:t>
+              <a:t>Sum eiendeler:  22 597 216 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1373,51 +1373,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>TOLLEFSEN ÅSHILD HETLAND  –  100,0 %</a:t>
+              <a:t>ÅSHILD HETLAND TOLLEFSEN  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>