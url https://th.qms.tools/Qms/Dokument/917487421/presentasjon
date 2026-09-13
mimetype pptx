--- v1 (2026-09-13)
+++ v2 (2026-09-13)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R77afc338d29b49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R24f6372c677f49c3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R16e8d128f70c45ef"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R09f6f626c5ae4b57"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rba5efba2a628417b"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd1a4632197244646"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3dbfc4f1df2d4a49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R148685efa43448e5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2dc630ea47d742b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R54e2eb8f1c134d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9a49be8e9a0643d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R565ccb30f8514d67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1a873bbd26804cbc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R16e8d128f70c45ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rba5efba2a628417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd838a43db21d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R120ec2736fbf476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra06608609cc44277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rae1351b3d5aa44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R39e7263717c74db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd1a4632197244646" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c8cb8a5dc334e2a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R09f6f626c5ae4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3dbfc4f1df2d4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R148685efa43448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2dc630ea47d742b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R54e2eb8f1c134d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9a49be8e9a0643d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R565ccb30f8514d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1a873bbd26804cbc" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9a0fba553404bdf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R68e798dbba5f4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R72d8177416a74232" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0dba1c0b2e014f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R830c452d3ace4983" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R68e798dbba5f4753"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0dba1c0b2e014f40"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f8979f22eff464f" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb58bc0f2d9904745" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ed65d290a124bb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R439685ac48f64229" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0be1f5ca51c414c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R71bd0b5315b445cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9fa0e103329a4aae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc71211f305bc4831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5fda2cad252a4095" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>