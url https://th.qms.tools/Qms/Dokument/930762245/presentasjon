--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7ebf988e396641b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0dd3f17a6cf34e14" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R38074dcaa42b49b7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R193869200b1f45c6"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbe3694fa41eb4edd"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R694022fd0244402c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9cb727ff4828499c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2bafaabbfdca4cd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R241cd8f9a7104703"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc8b696bd04f2432d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R028dd769547844a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4e1ec47cea5e405e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc107c7f93a714985"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R38074dcaa42b49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe3694fa41eb4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3543351d34874b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf5d132930c6c4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R88c8b8498f764f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R348b044bc3e44dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7a53aff346a24c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R694022fd0244402c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R34bd150409c5457e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R193869200b1f45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9cb727ff4828499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2bafaabbfdca4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R241cd8f9a7104703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8b696bd04f2432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R028dd769547844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4e1ec47cea5e405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc107c7f93a714985" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b5365d088ff4178" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra6ebf3322eb24d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R49e70a7bd860426b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rddf4103681874df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf33ffb15e166439b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra6ebf3322eb24d0d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rddf4103681874df2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9954da6c476643c2" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9ab438e5835d43e1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ea2b14bc5a245de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1be34252be3d45b0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re4a6db1674fe41a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rafd09abfd31f4b89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0d5839902fd64633" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf6c12430d50c4820" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc5646178f3734a0d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>