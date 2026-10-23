--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0dd3f17a6cf34e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Racc28702bdeb42fd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R193869200b1f45c6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4105f0539d7e478b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9cb727ff4828499c"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc107c7f93a714985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ceb494331d44068"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re9e528e266734471"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9b02669e46564219"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R9357d37b70354b01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdbd2c24aa0084478"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Reb8dee9d41c74f32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd49802d91c304c98"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R193869200b1f45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9cb727ff4828499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2bafaabbfdca4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R241cd8f9a7104703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8b696bd04f2432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R028dd769547844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4e1ec47cea5e405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc107c7f93a714985" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b5365d088ff4178" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4105f0539d7e478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ceb494331d44068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re9e528e266734471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9b02669e46564219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9357d37b70354b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdbd2c24aa0084478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reb8dee9d41c74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd49802d91c304c98" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1af3b274e0c5488c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rddf4103681874df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf33ffb15e166439b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5485e6b545344338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rdba8ff03a3084cfb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rddf4103681874df2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5485e6b545344338"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3ea2b14bc5a245de" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc5646178f3734a0d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R57dc5c6743c140fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra1c2c0a1d8ac497a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78a46f08ac1745fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R39ce6c299d92499b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re556221cf8934904" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf51d98c62d674868" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R05b49c39b201454a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>