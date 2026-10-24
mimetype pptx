--- v0 (2026-07-02)
+++ v1 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4fdc487e13384729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R62aa326b1d1b46e0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4cec1dbf05b545c3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc6af4b1be7364d34"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79d8e798625a40f2"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbd21a99656cd45cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb469b4a88d5446c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R913722334f024c4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9cba654080d14536"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re9ccd2c1549f44a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re0733dde62774bae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ref76f503ec7240f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5d391863bcb74a9e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4cec1dbf05b545c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79d8e798625a40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rded0267b42034849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3c1f7d1ba711483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R797b4d4c2d2842e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf83a0477840f4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R141639d0215e447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbd21a99656cd45cc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f03b163086544d8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc6af4b1be7364d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb469b4a88d5446c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R913722334f024c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9cba654080d14536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re9ccd2c1549f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re0733dde62774bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ref76f503ec7240f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5d391863bcb74a9e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R017222325a1e4ee1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R926d79121d984fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf1b5e900896044d5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra288f72383664c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd08de53e3f564595" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R926d79121d984fe2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra288f72383664c77"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbdf3b8a66abf4193" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9af9d5b212a9455d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcd61d8678e96400e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5114425567454942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd529b71fc3984552" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R268f598963db46d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4c0280d025ce4de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41ef552e79874575" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R994f368501984457" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>